--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -1,447 +1,1026 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd96eecc05b24eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/903ddc41098d4fe7a4d55321310ad4fb.psmdcp" Id="Rffa9ea7bbeb24f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e4d44a1abf4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c553cfe22407448781b4c09a712fd6a5.psmdcp" Id="R505218472fc14405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Варијабли" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ЈКП</x:t>
   </x:si>
   <x:si>
     <x:t>Код</x:t>
   </x:si>
   <x:si>
     <x:t>Варијабла</x:t>
   </x:si>
   <x:si>
     <x:t>Единица</x:t>
   </x:si>
   <x:si>
     <x:t>Одговор</x:t>
   </x:si>
   <x:si>
+    <x:t>ЈКП Комуналец - Кавадарци</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на еквивалент вработени (жени) со полно работно време - ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупен број на вработени - ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ЈКП Водовод - Струга</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Просечни побарувања од купувачите - СОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МКД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28153272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волуметриска Тарифа по која давателот наплаќал при вршењето на водната услуга СОУОВ - Останати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>МКД/m3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волуметриска Тарифа по која давателот наплаќал при вршењето на водната услуга СОУОВ - Домаќинства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245c</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни оперативни трошоци за потрошена енергија која се користи за СОУОВ во периодот до 30.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>588049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни оперативни трошоци годишно за потрошена енергија која се користи за СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Трошоци за вработените за СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20241269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пондерирана Тарифа за m3 за СОУОВ - Останати корисници</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пондерирана Тарифа за m3 за СОУОВ - Домаќинства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>721a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализирани инвестиции до 30.06 (СОУОВ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>720a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализирани инвестиции во тековна година - СОУВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Планирани инвестиции во тековна година - СОУВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15700000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Амортизација годишно за СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Камати платени годишно за СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни годишни оперативни трошоци за СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни оперативни приходи од СОУОВ (наплатени)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16945470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни оперативни приходи (фактурирани) од Собирање на отпадни води</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19604176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наплатен износ во текот на годината за СОУОВ од Останати корисници</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5463849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наплатен износ во текот на годината за СОУОВ од Домаќинства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11481621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактуриран износ во текот на годината за СОУОВ на Останати корисници</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8238019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактуриран износ во текот на годината за СОУОВ на Домаќинства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11366157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240b</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупна должина на одвоен систем за собирање и одведување фекални води</x:t>
+  </x:si>
+  <x:si>
+    <x:t>km</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупна должина на комбиниран систем за собирање и одведување на урбани отпадни води</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на запушувања во канализацискиот систем(и)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупна должина на системот за СОУОВ прикажан во ГИС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупен број на вработени за - СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245b</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Потрошена електрична енергија за СОУОВ во периодот до 30.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kWh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Потрошена електрична енергија во текот на годината за СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на решени жалби/барања од корисниците во текот на годината за СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупен број на примени жалби/барања од корисниците во текот на годината за СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на Останати, корисници на услугата за СОУОВ со склучени Договори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на Домаќинства, корисници на услугата за СОУОВ со склучени Договори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222b</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на СОУОВ фактурирана на Останати (фактурирана) во текот на годината по Волуметриска Тарифа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>m3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221b</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на СОУОВ фактурирана на Домаќинства (фактурирана) во текот на годината по Волуметриска Тарифа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупен Волумен на СОУОВ преку канализацискиот систем</x:t>
+  </x:si>
+  <x:si>
+    <x:t>954000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на СОУОВ од Останати (фактурирани)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на СОУОВ од Домаќинства (фактурирани)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Население со услуги за Собирање и одведување урбани отпадни води (СОУОВ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Просечни побарувања од купувачите - ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120021842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни оперативни трошоци годишно за потрошена енергија која се користи за ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26300623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Трошоци за вработените за ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57392138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализирани инвестиции до 30.06 (ВС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реализирани инвестиции во тековна година - ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Планирани инвестиции во тековна година - ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152g</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фиксен надоместок која давателот го наплаќал при вршењето на водната услуга ВС - Останати 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152f</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фиксен надоместок која давателот го наплаќал при вршењето на водната услуга ВС - Останати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волуметриска Тарифа по која давателот наплаќал при вршењето на водната услуга ВС - Останати</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151f</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фиксен надоместок која давателот го наплаќал при вршењето на водната услуга ВС - Домаќинства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волуметриска Тарифа по која давателот наплаќал при вршењето на водната услуга ВС - Домаќинства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40.5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145c</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни оперативни трошоци за потрошена енергија која се користи за ВС во периодот до 30.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11158816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Амортизација годишно за ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Камати платени годишно за ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>798332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни годишни оперативни трошоци за ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109845447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни оперативни приходи од ВС (наплатени)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72238875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкуни оперативни приходи (фактурирани) од Водоснабдување</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72624940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наплатен износ во текот на годината за Водоснабдување од Останати корисници</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23293254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наплатен износ во текот на годината за Водоснабдување од Домаќинства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48945621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактуриран износ во текот на годината за Водоснабдување на Останати корисници</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21547736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактуриран износ во текот на годината за Водоснабдување на Домаќинства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51077204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фактури издадени на корисници на услугата за ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>број на клучни објекти во системот за водоснабдување кои се поврзани со и активно се мониторираат или управуваат преку централизиран SCADA систем</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на клучни објекти во системот за водоснабдување</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на испади (пукања) на цевки</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупна должина на дистрибутивната водоводна мрежа прикажана во ГИС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупна должина на дистрибутивната водоводна мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на денови поминати на обука од страна на вработените за ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на вработени за ВС кои поминале обуки во текот на годината</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145b</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Потрошена електрична енергија за ВС во периодот до 30.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1633839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Потрошена електрична енергија во текот на годината за ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2723065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на примероци вода за пиење што ги исполниле сите барани параметри</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на земени примероци на вода за пиење</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Исполнување на барањата за квалитет на водата - денови</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на денови</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Честота на проверување на квалитетот на водата со земање примероци - денови</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Недостапност на услугата ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>часови/ден</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на мерни места на корисниците на услугата за ВС со функционален водомер</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупен број на мерни места на корисниците на услугата за ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на Останати, корисници на услугата за ВС со склучени Договори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111b</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на Домаќинства, корисници на услугата ВС со функционални водомери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на Домаќинства, корисници на услугата за ВС со склучени Договори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122b</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на вода фактурирана на Останативо текот на годината по Волуметриска Тарифа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121b</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на вода фактурирана на Домаќинства во текот на годината по Волуметриска Тарифа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на вода продадена на Останати корисници (фактурирана) во периодот до 30.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15617081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на вода продадена на Домаќинства (фактурирана) во периодот до 30.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36755161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на вода од сопствено прозводство во периодот до 30.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупен волумен на произведена вода во периодот до 30.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на вода продадена на Останати корисници (фактурирана) во текот на годината</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на вода продадена на Домаќинства (фактурирана) во текот на годината</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1261165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на набавена третирана сурова вода или сурова вода која не се третира во Фабрика за вода кој влегува во системот во текот на годината</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на набавена нетретирана сурова вода во текот на годината</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Волумен на вода од сопствено прозводство во текот на годината</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4312000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупен волумен на произведена вода во текот на годината</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Население до кое е доставена услуга за Водоснабдување (ВС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Население во општината/градот (во подрачјето на одговорност) за давање на услугата за Водоснабдување (ВС)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50980</x:t>
+  </x:si>
+  <x:si>
     <x:t>ЈП Комунален Сервис - Валандово</x:t>
   </x:si>
   <x:si>
-    <x:t>261</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>2419662</x:t>
   </x:si>
   <x:si>
-    <x:t>263</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>308295</x:t>
   </x:si>
   <x:si>
-    <x:t>260</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>4248714</x:t>
   </x:si>
   <x:si>
-    <x:t>248</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>45</x:t>
   </x:si>
   <x:si>
-    <x:t>290</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>212</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>335</x:t>
   </x:si>
   <x:si>
-    <x:t>211</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>3215</x:t>
   </x:si>
   <x:si>
-    <x:t>221b</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>3648146</x:t>
   </x:si>
   <x:si>
-    <x:t>224</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>4672574</x:t>
   </x:si>
   <x:si>
-    <x:t>222</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1024428</x:t>
   </x:si>
   <x:si>
-    <x:t>221</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>152</x:t>
   </x:si>
   <x:si>
     <x:t>Пондерирана Тарифа за m3 за ВС - Останати корисници</x:t>
   </x:si>
   <x:si>
-    <x:t>МКД/m3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>32.80</x:t>
   </x:si>
   <x:si>
     <x:t>151</x:t>
   </x:si>
   <x:si>
     <x:t>Пондерирана Тарифа за m3 за ВС - Домаќинства</x:t>
   </x:si>
   <x:si>
     <x:t>24.72</x:t>
   </x:si>
   <x:si>
-    <x:t>151a</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>3399176</x:t>
   </x:si>
   <x:si>
-    <x:t>148</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>191</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
-    <x:t>190а</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>188а</x:t>
   </x:si>
   <x:si>
     <x:t>Број на решени жалби/барања од корисниците во текот на годината за ВС</x:t>
   </x:si>
   <x:si>
-    <x:t>0</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>365</x:t>
   </x:si>
   <x:si>
-    <x:t>123</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>112c</x:t>
   </x:si>
   <x:si>
     <x:t>Број на Останати, корисници на услугата ВС со нефункционални водомери</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
     <x:t>112b</x:t>
   </x:si>
   <x:si>
     <x:t>Број на Останати, корисници на услугата ВС со функционални водомери</x:t>
   </x:si>
   <x:si>
     <x:t>325</x:t>
   </x:si>
   <x:si>
     <x:t>112a</x:t>
   </x:si>
   <x:si>
     <x:t>Број на Останати, корисници на услугата ВС без склучени Договори</x:t>
   </x:si>
   <x:si>
     <x:t>18</x:t>
   </x:si>
   <x:si>
-    <x:t>112</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>111c</x:t>
   </x:si>
   <x:si>
     <x:t>Број на Домаќинства, корисници на услугата ВС со нефункционални водомери</x:t>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
   <x:si>
-    <x:t>111b</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>4200</x:t>
   </x:si>
   <x:si>
     <x:t>111a</x:t>
   </x:si>
   <x:si>
     <x:t>Број на Домаќинства, корисници на услугата ВС без склучени Договори</x:t>
   </x:si>
   <x:si>
     <x:t>250</x:t>
   </x:si>
   <x:si>
-    <x:t>111</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>4000</x:t>
   </x:si>
   <x:si>
-    <x:t>121b</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12828615</x:t>
   </x:si>
   <x:si>
-    <x:t>122а</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1551715</x:t>
   </x:si>
   <x:si>
-    <x:t>121а</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>5318311</x:t>
   </x:si>
   <x:si>
-    <x:t>102а</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>265866</x:t>
   </x:si>
   <x:si>
-    <x:t>122</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>3278340</x:t>
   </x:si>
   <x:si>
-    <x:t>121</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>532194</x:t>
   </x:si>
   <x:si>
-    <x:t>100</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>4250</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Население во општината/градот (во подрачјето на одговорност) за давање на услугата за Водоснабдување (ВС)</x:t>
   </x:si>
   <x:si>
     <x:t>10600</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
@@ -754,61 +1333,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E44"/>
+  <x:dimension ref="A1:E140"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="32.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.139196" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="106.424911" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="148.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.139196" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="9.282054" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="10.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>6</x:v>
@@ -820,743 +1399,2375 @@
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5">
       <x:c r="A43" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5">
+      <x:c r="A45" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5">
+      <x:c r="A46" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5">
+      <x:c r="A47" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5">
+      <x:c r="A48" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5">
+      <x:c r="A49" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5">
+      <x:c r="A50" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5">
+      <x:c r="A51" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5">
+      <x:c r="A52" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5">
+      <x:c r="A53" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5">
+      <x:c r="A54" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5">
+      <x:c r="A55" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5">
+      <x:c r="A63" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5">
+      <x:c r="A69" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:5">
+      <x:c r="A139" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:5">
+      <x:c r="A140" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>323</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Варијабли</vt:lpstr>
       <vt:lpstr>Варијабли!Print_Area</vt:lpstr>
       <vt:lpstr>Варијабли!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>