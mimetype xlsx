--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91d793660e3438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a52e936eaaba4ce5b18db7646e21ef4c.psmdcp" Id="Rc7aa021976ac4fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b8dc9488944110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f3876a0a8074ee9aa3d06638bf5519d.psmdcp" Id="R23a5ff2cc8e24887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Варијабли" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ЈКП</x:t>
   </x:si>
   <x:si>
     <x:t>Код</x:t>
   </x:si>
   <x:si>
@@ -1897,134 +1897,368 @@
   <x:si>
     <x:t>103а</x:t>
   </x:si>
   <x:si>
     <x:t>Волумен на набавена нетретирана сурова вода во периодот до 30.06</x:t>
   </x:si>
   <x:si>
     <x:t>104</x:t>
   </x:si>
   <x:si>
     <x:t>Волумен на набавена третирана сурова вода или сурова вода која не се третира во Фабрика за вода кој влегува во системот во текот на годината</x:t>
   </x:si>
   <x:si>
     <x:t>103</x:t>
   </x:si>
   <x:si>
     <x:t>Волумен на набавена нетретирана сурова вода во текот на годината</x:t>
   </x:si>
   <x:si>
     <x:t>431040</x:t>
   </x:si>
   <x:si>
     <x:t>2359</x:t>
   </x:si>
   <x:si>
+    <x:t>ЈКП Водовод - Струга</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Просечни побарувања од купувачите - СОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23648022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245c</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни оперативни трошоци за потрошена енергија која се користи за СОУОВ во периодот до 30.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вкупни оперативни трошоци годишно за потрошена енергија која се користи за СОУОВ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>849122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16611500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4667879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21500000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1662858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8378395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11097975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2971644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5406751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5086321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6011654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>687046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1010322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Просечни побарувања од купувачите - ВС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100815250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20378471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47017169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пондерирана Тарифа за m3 за ВС - Останати корисници</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пондерирана Тарифа за m3 за ВС - Домаќинства</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5940118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16300000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44.4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6548530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2818613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1861506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89664599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77151009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80836712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25946914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51114095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22996680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57114095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>926728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2529543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111b</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Број на Домаќинства, корисници на услугата ВС со функционални водомери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14636066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38224987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9949620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27536159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>764106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1331881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4312000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50980</x:t>
+  </x:si>
+  <x:si>
     <x:t>ЈП Комунален Сервис - Валандово</x:t>
   </x:si>
   <x:si>
     <x:t>4325850</x:t>
   </x:si>
   <x:si>
     <x:t>385652</x:t>
   </x:si>
   <x:si>
     <x:t>6903367</x:t>
   </x:si>
   <x:si>
     <x:t>275</x:t>
   </x:si>
   <x:si>
     <x:t>2593</x:t>
   </x:si>
   <x:si>
     <x:t>1936452</x:t>
   </x:si>
   <x:si>
     <x:t>2652249</x:t>
   </x:si>
   <x:si>
     <x:t>715797</x:t>
   </x:si>
   <x:si>
-    <x:t>152</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>25.00</x:t>
   </x:si>
   <x:si>
-    <x:t>151</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>18.70</x:t>
   </x:si>
   <x:si>
     <x:t>3535177</x:t>
   </x:si>
   <x:si>
     <x:t>186</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
     <x:t>365</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>240</x:t>
   </x:si>
   <x:si>
     <x:t>180</x:t>
   </x:si>
   <x:si>
     <x:t>111c</x:t>
   </x:si>
   <x:si>
     <x:t>Број на Домаќинства, корисници на услугата ВС со нефункционални водомери</x:t>
   </x:si>
   <x:si>
     <x:t>89</x:t>
   </x:si>
   <x:si>
-    <x:t>111b</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>3700</x:t>
   </x:si>
   <x:si>
     <x:t>500</x:t>
   </x:si>
   <x:si>
     <x:t>3200</x:t>
   </x:si>
   <x:si>
     <x:t>8454465</x:t>
   </x:si>
   <x:si>
     <x:t>1148550</x:t>
   </x:si>
   <x:si>
     <x:t>3119342</x:t>
   </x:si>
   <x:si>
     <x:t>212180</x:t>
   </x:si>
   <x:si>
     <x:t>2748252</x:t>
   </x:si>
   <x:si>
     <x:t>523592</x:t>
@@ -2044,53 +2278,50 @@
   <x:si>
     <x:t>305924</x:t>
   </x:si>
   <x:si>
     <x:t>152141</x:t>
   </x:si>
   <x:si>
     <x:t>176</x:t>
   </x:si>
   <x:si>
     <x:t>135138</x:t>
   </x:si>
   <x:si>
     <x:t>183</x:t>
   </x:si>
   <x:si>
     <x:t>151958</x:t>
   </x:si>
   <x:si>
     <x:t>209</x:t>
   </x:si>
   <x:si>
     <x:t>28055</x:t>
   </x:si>
   <x:si>
-    <x:t>10</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>48</x:t>
   </x:si>
   <x:si>
     <x:t>51337</x:t>
   </x:si>
   <x:si>
     <x:t>1047</x:t>
   </x:si>
   <x:si>
     <x:t>8594768</x:t>
   </x:si>
   <x:si>
     <x:t>67564410</x:t>
   </x:si>
   <x:si>
     <x:t>69927433</x:t>
   </x:si>
   <x:si>
     <x:t>17156051</x:t>
   </x:si>
   <x:si>
     <x:t>39979333</x:t>
   </x:si>
   <x:si>
     <x:t>20163433</x:t>
@@ -2158,143 +2389,116 @@
   <x:si>
     <x:t>13565189</x:t>
   </x:si>
   <x:si>
     <x:t>62882</x:t>
   </x:si>
   <x:si>
     <x:t>6855</x:t>
   </x:si>
   <x:si>
     <x:t>5533521</x:t>
   </x:si>
   <x:si>
     <x:t>12919263</x:t>
   </x:si>
   <x:si>
     <x:t>20239327</x:t>
   </x:si>
   <x:si>
     <x:t>21082632</x:t>
   </x:si>
   <x:si>
     <x:t>407770</x:t>
   </x:si>
   <x:si>
-    <x:t>264</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>395829</x:t>
   </x:si>
   <x:si>
     <x:t>1.94</x:t>
   </x:si>
   <x:si>
-    <x:t>245c</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>958453</x:t>
   </x:si>
   <x:si>
     <x:t>1135016</x:t>
   </x:si>
   <x:si>
     <x:t>442355</x:t>
   </x:si>
   <x:si>
     <x:t>456036</x:t>
   </x:si>
   <x:si>
     <x:t>93446</x:t>
   </x:si>
   <x:si>
     <x:t>294544</x:t>
   </x:si>
   <x:si>
     <x:t>5890</x:t>
   </x:si>
   <x:si>
     <x:t>91450</x:t>
   </x:si>
   <x:si>
     <x:t>97340</x:t>
   </x:si>
   <x:si>
     <x:t>18409</x:t>
   </x:si>
   <x:si>
     <x:t>288407</x:t>
   </x:si>
   <x:si>
     <x:t>306816</x:t>
   </x:si>
   <x:si>
     <x:t>17385</x:t>
   </x:si>
   <x:si>
     <x:t>17</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
-    <x:t>110</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1336</x:t>
   </x:si>
   <x:si>
     <x:t>208328</x:t>
   </x:si>
   <x:si>
     <x:t>50175</x:t>
   </x:si>
   <x:si>
     <x:t>158153</x:t>
   </x:si>
   <x:si>
     <x:t>5600</x:t>
   </x:si>
   <x:si>
-    <x:t>164</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12858133</x:t>
   </x:si>
   <x:si>
     <x:t>2741868</x:t>
   </x:si>
   <x:si>
     <x:t>5811126</x:t>
   </x:si>
   <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
     <x:t>33.05</x:t>
   </x:si>
   <x:si>
     <x:t>635547</x:t>
   </x:si>
   <x:si>
     <x:t>1793980</x:t>
   </x:si>
   <x:si>
     <x:t>101621</x:t>
   </x:si>
   <x:si>
     <x:t>13179526</x:t>
@@ -2311,72 +2515,66 @@
   <x:si>
     <x:t>10097693</x:t>
   </x:si>
   <x:si>
     <x:t>149664</x:t>
   </x:si>
   <x:si>
     <x:t>2344730</x:t>
   </x:si>
   <x:si>
     <x:t>2494394</x:t>
   </x:si>
   <x:si>
     <x:t>631106</x:t>
   </x:si>
   <x:si>
     <x:t>9887325</x:t>
   </x:si>
   <x:si>
     <x:t>10518431</x:t>
   </x:si>
   <x:si>
     <x:t>30260</x:t>
   </x:si>
   <x:si>
-    <x:t>84</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
     <x:t>65475</x:t>
   </x:si>
   <x:si>
     <x:t>241388</x:t>
   </x:si>
   <x:si>
     <x:t>44</x:t>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t>2881</x:t>
   </x:si>
   <x:si>
     <x:t>3065</x:t>
   </x:si>
   <x:si>
     <x:t>111f</x:t>
   </x:si>
   <x:si>
     <x:t>Број на Домаќинства, активни корисници на услугата ВС, со функционални водомери</x:t>
   </x:si>
   <x:si>
     <x:t>2446</x:t>
   </x:si>
   <x:si>
     <x:t>2708</x:t>
   </x:si>
   <x:si>
     <x:t>2408</x:t>
   </x:si>
   <x:si>
     <x:t>50906</x:t>
   </x:si>
@@ -3226,51 +3424,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E825"/>
+  <x:dimension ref="A1:E924"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="39.853482" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="159.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
@@ -9449,7863 +9647,9546 @@
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:5">
       <x:c r="A365" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:5">
       <x:c r="A366" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:5">
       <x:c r="A367" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:5">
       <x:c r="A368" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:5">
       <x:c r="A369" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:5">
       <x:c r="A370" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:5">
       <x:c r="A371" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:5">
       <x:c r="A372" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:5">
       <x:c r="A373" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:5">
       <x:c r="A374" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:5">
       <x:c r="A375" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:5">
       <x:c r="A376" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:5">
       <x:c r="A377" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:5">
       <x:c r="A378" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:5">
       <x:c r="A379" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:5">
       <x:c r="A380" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:5">
       <x:c r="A381" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:5">
       <x:c r="A382" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:5">
       <x:c r="A383" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:5">
       <x:c r="A384" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:5">
       <x:c r="A385" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:5">
       <x:c r="A386" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:5">
       <x:c r="A387" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:5">
       <x:c r="A388" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:5">
       <x:c r="A389" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:5">
       <x:c r="A390" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:5">
       <x:c r="A391" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:5">
       <x:c r="A392" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:5">
       <x:c r="A393" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:5">
       <x:c r="A394" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:5">
       <x:c r="A395" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:5">
       <x:c r="A396" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:5">
       <x:c r="A397" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:5">
       <x:c r="A398" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:5">
       <x:c r="A399" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:5">
       <x:c r="A400" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:5">
       <x:c r="A401" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:5">
       <x:c r="A402" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:5">
       <x:c r="A403" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:5">
       <x:c r="A404" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:5">
       <x:c r="A405" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:5">
       <x:c r="A406" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:5">
       <x:c r="A407" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:5">
       <x:c r="A408" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:5">
       <x:c r="A409" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:5">
       <x:c r="A410" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:5">
       <x:c r="A411" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:5">
       <x:c r="A412" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:5">
       <x:c r="A413" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:5">
       <x:c r="A414" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:5">
       <x:c r="A415" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:5">
       <x:c r="A416" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:5">
       <x:c r="A417" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:5">
       <x:c r="A418" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:5">
       <x:c r="A419" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:5">
       <x:c r="A420" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:5">
       <x:c r="A421" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:5">
       <x:c r="A422" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:5">
       <x:c r="A423" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:5">
       <x:c r="A424" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:5">
       <x:c r="A425" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:5">
       <x:c r="A426" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:5">
       <x:c r="A427" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:5">
       <x:c r="A428" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:5">
       <x:c r="A429" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:5">
       <x:c r="A430" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:5">
       <x:c r="A431" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:5">
       <x:c r="A432" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:5">
       <x:c r="A433" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:5">
       <x:c r="A434" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:5">
       <x:c r="A435" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:5">
       <x:c r="A436" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:5">
       <x:c r="A437" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:5">
       <x:c r="A438" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:5">
       <x:c r="A439" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:5">
       <x:c r="A440" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:5">
       <x:c r="A441" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:5">
       <x:c r="A442" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:5">
       <x:c r="A443" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:5">
       <x:c r="A444" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:5">
       <x:c r="A445" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:5">
       <x:c r="A446" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:5">
       <x:c r="A447" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:5">
       <x:c r="A448" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:5">
       <x:c r="A449" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:5">
       <x:c r="A450" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:5">
       <x:c r="A451" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:5">
       <x:c r="A452" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:5">
       <x:c r="A453" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:5">
       <x:c r="A454" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:5">
       <x:c r="A455" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:5">
       <x:c r="A456" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:5">
       <x:c r="A457" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:5">
       <x:c r="A458" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:5">
       <x:c r="A459" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:5">
       <x:c r="A460" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:5">
       <x:c r="A461" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:5">
       <x:c r="A462" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:5">
       <x:c r="A463" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:5">
       <x:c r="A464" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:5">
       <x:c r="A465" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:5">
       <x:c r="A466" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:5">
       <x:c r="A467" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:5">
       <x:c r="A468" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:5">
       <x:c r="A469" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:5">
       <x:c r="A470" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:5">
       <x:c r="A471" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:5">
       <x:c r="A472" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:5">
       <x:c r="A473" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:5">
       <x:c r="A474" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:5">
       <x:c r="A475" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:5">
       <x:c r="A476" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:5">
       <x:c r="A477" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:5">
       <x:c r="A478" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:5">
       <x:c r="A479" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:5">
       <x:c r="A480" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:5">
       <x:c r="A481" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:5">
       <x:c r="A482" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:5">
       <x:c r="A483" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:5">
       <x:c r="A484" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:5">
       <x:c r="A485" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:5">
       <x:c r="A486" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:5">
       <x:c r="A487" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:5">
       <x:c r="A488" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:5">
       <x:c r="A489" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:5">
       <x:c r="A490" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:5">
       <x:c r="A491" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:5">
       <x:c r="A492" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:5">
       <x:c r="A493" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:5">
       <x:c r="A494" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:5">
       <x:c r="A495" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="B495" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="B495" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:5">
       <x:c r="A496" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:5">
       <x:c r="A497" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:5">
       <x:c r="A498" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:5">
       <x:c r="A499" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:5">
       <x:c r="A500" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:5">
       <x:c r="A501" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:5">
       <x:c r="A502" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:5">
       <x:c r="A503" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:5">
       <x:c r="A504" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:5">
       <x:c r="A505" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:5">
       <x:c r="A506" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:5">
       <x:c r="A507" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:5">
       <x:c r="A508" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:5">
       <x:c r="A509" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:5">
       <x:c r="A510" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:5">
       <x:c r="A511" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:5">
       <x:c r="A512" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:5">
       <x:c r="A513" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:5">
       <x:c r="A514" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:5">
       <x:c r="A515" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:5">
       <x:c r="A516" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:5">
       <x:c r="A517" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:5">
       <x:c r="A518" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:5">
       <x:c r="A519" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:5">
       <x:c r="A520" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:5">
       <x:c r="A521" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:5">
       <x:c r="A522" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:5">
       <x:c r="A523" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:5">
       <x:c r="A524" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:5">
       <x:c r="A525" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:5">
       <x:c r="A526" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:5">
       <x:c r="A527" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:5">
       <x:c r="A528" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:5">
       <x:c r="A529" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:5">
       <x:c r="A530" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:5">
       <x:c r="A531" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:5">
       <x:c r="A532" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:5">
       <x:c r="A533" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:5">
       <x:c r="A534" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:5">
       <x:c r="A535" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:5">
       <x:c r="A536" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:5">
       <x:c r="A537" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:5">
       <x:c r="A538" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:5">
       <x:c r="A539" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:5">
       <x:c r="A540" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:5">
       <x:c r="A541" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:5">
       <x:c r="A542" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:5">
       <x:c r="A543" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:5">
       <x:c r="A544" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:5">
       <x:c r="A545" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:5">
       <x:c r="A546" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:5">
       <x:c r="A547" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:5">
       <x:c r="A548" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:5">
       <x:c r="A549" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:5">
       <x:c r="A550" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:5">
       <x:c r="A551" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:5">
       <x:c r="A552" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:5">
       <x:c r="A553" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:5">
       <x:c r="A554" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:5">
       <x:c r="A555" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:5">
       <x:c r="A556" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:5">
       <x:c r="A557" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:5">
       <x:c r="A558" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:5">
       <x:c r="A559" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:5">
       <x:c r="A560" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:5">
       <x:c r="A561" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:5">
       <x:c r="A562" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:5">
       <x:c r="A563" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:5">
       <x:c r="A564" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:5">
       <x:c r="A565" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:5">
       <x:c r="A566" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:5">
       <x:c r="A567" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:5">
       <x:c r="A568" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:5">
       <x:c r="A569" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:5">
       <x:c r="A570" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:5">
       <x:c r="A571" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:5">
       <x:c r="A572" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:5">
       <x:c r="A573" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:5">
       <x:c r="A574" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:5">
       <x:c r="A575" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:5">
       <x:c r="A576" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:5">
       <x:c r="A577" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:5">
       <x:c r="A578" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:5">
       <x:c r="A579" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:5">
       <x:c r="A580" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:5">
       <x:c r="A581" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:5">
       <x:c r="A582" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:5">
       <x:c r="A583" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:5">
       <x:c r="A584" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:5">
       <x:c r="A585" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:5">
       <x:c r="A586" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:5">
       <x:c r="A587" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:5">
       <x:c r="A588" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:5">
       <x:c r="A589" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:5">
       <x:c r="A590" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:5">
       <x:c r="A591" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:5">
       <x:c r="A592" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:5">
       <x:c r="A593" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:5">
       <x:c r="A594" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:5">
       <x:c r="A595" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:5">
       <x:c r="A596" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:5">
       <x:c r="A597" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:5">
       <x:c r="A598" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:5">
       <x:c r="A599" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:5">
       <x:c r="A600" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:5">
       <x:c r="A601" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:5">
       <x:c r="A602" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:5">
       <x:c r="A603" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:5">
       <x:c r="A604" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:5">
       <x:c r="A605" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:5">
       <x:c r="A606" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:5">
       <x:c r="A607" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:5">
       <x:c r="A608" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:5">
       <x:c r="A609" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:5">
       <x:c r="A610" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:5">
       <x:c r="A611" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:5">
       <x:c r="A612" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:5">
       <x:c r="A613" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:5">
       <x:c r="A614" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:5">
       <x:c r="A615" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:5">
       <x:c r="A616" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:5">
       <x:c r="A617" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:5">
       <x:c r="A618" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:5">
       <x:c r="A619" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:5">
       <x:c r="A620" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:5">
       <x:c r="A621" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:5">
       <x:c r="A622" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:5">
       <x:c r="A623" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:5">
       <x:c r="A624" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:5">
       <x:c r="A625" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:5">
       <x:c r="A626" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:5">
       <x:c r="A627" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:5">
       <x:c r="A628" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:5">
       <x:c r="A629" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:5">
       <x:c r="A630" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:5">
       <x:c r="A631" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:5">
       <x:c r="A632" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:5">
       <x:c r="A633" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:5">
       <x:c r="A634" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:5">
       <x:c r="A635" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:5">
       <x:c r="A636" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:5">
       <x:c r="A637" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:5">
       <x:c r="A638" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:5">
       <x:c r="A639" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:5">
       <x:c r="A640" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:5">
       <x:c r="A641" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:5">
       <x:c r="A642" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:5">
       <x:c r="A643" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:5">
       <x:c r="A644" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:5">
       <x:c r="A645" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:5">
       <x:c r="A646" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:5">
       <x:c r="A647" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:5">
       <x:c r="A648" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:5">
       <x:c r="A649" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:5">
       <x:c r="A650" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:5">
       <x:c r="A651" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:5">
       <x:c r="A652" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:5">
       <x:c r="A653" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:5">
       <x:c r="A654" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:5">
       <x:c r="A655" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:5">
       <x:c r="A656" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:5">
       <x:c r="A657" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:5">
       <x:c r="A658" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:5">
       <x:c r="A659" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:5">
       <x:c r="A660" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:5">
       <x:c r="A661" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:5">
       <x:c r="A662" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:5">
       <x:c r="A663" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:5">
       <x:c r="A664" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:5">
       <x:c r="A665" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:5">
       <x:c r="A666" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:5">
       <x:c r="A667" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:5">
       <x:c r="A668" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:5">
       <x:c r="A669" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:5">
       <x:c r="A670" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:5">
       <x:c r="A671" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:5">
       <x:c r="A672" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:5">
       <x:c r="A673" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:5">
       <x:c r="A674" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:5">
       <x:c r="A675" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:5">
       <x:c r="A676" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:5">
       <x:c r="A677" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:5">
       <x:c r="A678" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:5">
       <x:c r="A679" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:5">
       <x:c r="A680" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:5">
       <x:c r="A681" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:5">
       <x:c r="A682" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:5">
       <x:c r="A683" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:5">
       <x:c r="A684" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:5">
       <x:c r="A685" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:5">
       <x:c r="A686" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:5">
       <x:c r="A687" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:5">
       <x:c r="A688" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:5">
       <x:c r="A689" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:5">
       <x:c r="A690" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:5">
       <x:c r="A691" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:5">
       <x:c r="A692" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:5">
       <x:c r="A693" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:5">
       <x:c r="A694" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:5">
       <x:c r="A695" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:5">
       <x:c r="A696" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D696" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:5">
       <x:c r="A697" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:5">
       <x:c r="A698" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:5">
       <x:c r="A699" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:5">
       <x:c r="A700" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:5">
       <x:c r="A701" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:5">
       <x:c r="A702" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:5">
       <x:c r="A703" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:5">
       <x:c r="A704" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:5">
       <x:c r="A705" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:5">
       <x:c r="A706" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:5">
       <x:c r="A707" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:5">
       <x:c r="A708" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:5">
       <x:c r="A709" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:5">
       <x:c r="A710" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:5">
       <x:c r="A711" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:5">
       <x:c r="A712" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:5">
       <x:c r="A713" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:5">
       <x:c r="A714" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:5">
       <x:c r="A715" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:5">
       <x:c r="A716" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:5">
       <x:c r="A717" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:5">
       <x:c r="A718" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:5">
       <x:c r="A719" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:5">
       <x:c r="A720" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:5">
       <x:c r="A721" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:5">
       <x:c r="A722" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:5">
       <x:c r="A723" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:5">
       <x:c r="A724" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:5">
       <x:c r="A725" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:5">
       <x:c r="A726" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:5">
       <x:c r="A727" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:5">
       <x:c r="A728" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:5">
       <x:c r="A729" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:5">
       <x:c r="A730" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D730" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E730" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:5">
       <x:c r="A731" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:5">
       <x:c r="A732" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:5">
       <x:c r="A733" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:5">
       <x:c r="A734" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:5">
       <x:c r="A735" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D735" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E735" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:5">
       <x:c r="A736" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D736" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E736" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:5">
       <x:c r="A737" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D737" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E737" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:5">
       <x:c r="A738" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="B738" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C738" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D738" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E738" s="0" t="s">
         <x:v>894</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:5">
       <x:c r="A739" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D739" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E739" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:5">
       <x:c r="A740" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:5">
       <x:c r="A741" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:5">
       <x:c r="A742" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:5">
       <x:c r="A743" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:5">
       <x:c r="A744" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:5">
       <x:c r="A745" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:5">
       <x:c r="A746" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D746" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E746" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:5">
       <x:c r="A747" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D747" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E747" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:5">
       <x:c r="A748" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D748" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E748" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:5">
       <x:c r="A749" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D749" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E749" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:5">
       <x:c r="A750" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D750" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E750" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:5">
       <x:c r="A751" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D751" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E751" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:5">
       <x:c r="A752" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D752" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E752" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:5">
       <x:c r="A753" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D753" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E753" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:5">
       <x:c r="A754" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C754" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D754" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E754" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:5">
       <x:c r="A755" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C755" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D755" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E755" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:5">
       <x:c r="A756" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C756" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D756" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E756" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:5">
       <x:c r="A757" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:5">
       <x:c r="A758" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D758" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E758" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:5">
       <x:c r="A759" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D759" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E759" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:5">
       <x:c r="A760" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D760" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E760" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:5">
       <x:c r="A761" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C761" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D761" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E761" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:5">
       <x:c r="A762" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D762" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E762" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:5">
       <x:c r="A763" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D763" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E763" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:5">
       <x:c r="A764" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D764" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E764" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:5">
       <x:c r="A765" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C765" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D765" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E765" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:5">
       <x:c r="A766" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C766" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D766" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E766" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:5">
       <x:c r="A767" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C767" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D767" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E767" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:5">
       <x:c r="A768" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C768" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D768" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E768" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:5">
       <x:c r="A769" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C769" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D769" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E769" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:5">
       <x:c r="A770" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:5">
       <x:c r="A771" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:5">
       <x:c r="A772" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D772" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E772" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:5">
       <x:c r="A773" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D773" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E773" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:5">
       <x:c r="A774" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:5">
       <x:c r="A775" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:5">
       <x:c r="A776" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:5">
       <x:c r="A777" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:5">
       <x:c r="A778" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:5">
       <x:c r="A779" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:5">
       <x:c r="A780" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D780" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E780" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:5">
       <x:c r="A781" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:5">
       <x:c r="A782" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:5">
       <x:c r="A783" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D783" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E783" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:5">
       <x:c r="A784" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C784" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D784" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E784" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:5">
       <x:c r="A785" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D785" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E785" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:5">
       <x:c r="A786" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:5">
       <x:c r="A787" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C787" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D787" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E787" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:5">
       <x:c r="A788" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C788" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D788" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E788" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:5">
       <x:c r="A789" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C789" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D789" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E789" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:5">
       <x:c r="A790" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D790" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E790" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:5">
       <x:c r="A791" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D791" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E791" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:5">
       <x:c r="A792" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C792" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D792" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E792" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:5">
       <x:c r="A793" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C793" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D793" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E793" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="794" spans="1:5">
       <x:c r="A794" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D794" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E794" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="795" spans="1:5">
       <x:c r="A795" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D795" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E795" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>935</x:v>
       </x:c>
     </x:row>
     <x:row r="796" spans="1:5">
       <x:c r="A796" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D796" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E796" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:5">
       <x:c r="A797" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:5">
       <x:c r="A798" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>937</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:5">
       <x:c r="A799" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D799" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E799" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:5">
       <x:c r="A800" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:5">
       <x:c r="A801" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:5">
       <x:c r="A802" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:5">
       <x:c r="A803" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:5">
       <x:c r="A804" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C804" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D804" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E804" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:5">
       <x:c r="A805" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D805" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E805" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:5">
       <x:c r="A806" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C806" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D806" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E806" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:5">
       <x:c r="A807" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C807" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D807" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E807" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:5">
       <x:c r="A808" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D808" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E808" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:5">
       <x:c r="A809" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>945</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:5">
       <x:c r="A810" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D810" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E810" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:5">
       <x:c r="A811" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C811" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D811" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E811" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:5">
       <x:c r="A812" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C812" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D812" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E812" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:5">
       <x:c r="A813" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C813" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D813" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E813" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:5">
       <x:c r="A814" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C814" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D814" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E814" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:5">
       <x:c r="A815" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C815" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D815" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E815" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:5">
       <x:c r="A816" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C816" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D816" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E816" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:5">
       <x:c r="A817" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C817" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D817" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E817" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:5">
       <x:c r="A818" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C818" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D818" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E818" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:5">
       <x:c r="A819" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C819" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D819" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E819" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:5">
       <x:c r="A820" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C820" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D820" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E820" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:5">
       <x:c r="A821" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C821" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D821" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E821" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:5">
       <x:c r="A822" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C822" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D822" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E822" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:5">
       <x:c r="A823" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C823" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D823" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E823" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:5">
       <x:c r="A824" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C824" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D824" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E824" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:5">
       <x:c r="A825" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C825" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D825" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E825" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="826" spans="1:5">
+      <x:c r="A826" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="B826" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C826" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D826" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E826" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="827" spans="1:5">
+      <x:c r="A827" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C827" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D827" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E827" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="828" spans="1:5">
+      <x:c r="A828" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="B828" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C828" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D828" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E828" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="829" spans="1:5">
+      <x:c r="A829" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="B829" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C829" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D829" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E829" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="830" spans="1:5">
+      <x:c r="A830" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="B830" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C825" s="0" t="s">
+      <x:c r="C830" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D825" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>954</x:v>
+      <x:c r="D830" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E830" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="831" spans="1:5">
+      <x:c r="A831" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B831" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C831" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D831" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E831" s="0" t="s">
+        <x:v>961</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="832" spans="1:5">
+      <x:c r="A832" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B832" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C832" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D832" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E832" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="833" spans="1:5">
+      <x:c r="A833" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B833" s="0" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="C833" s="0" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="D833" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E833" s="0" t="s">
+        <x:v>963</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="834" spans="1:5">
+      <x:c r="A834" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B834" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C834" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D834" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E834" s="0" t="s">
+        <x:v>964</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="835" spans="1:5">
+      <x:c r="A835" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B835" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C835" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="D835" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E835" s="0" t="s">
+        <x:v>965</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="836" spans="1:5">
+      <x:c r="A836" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B836" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C836" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D836" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E836" s="0" t="s">
+        <x:v>966</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="837" spans="1:5">
+      <x:c r="A837" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C837" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D837" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E837" s="0" t="s">
+        <x:v>967</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="838" spans="1:5">
+      <x:c r="A838" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B838" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C838" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D838" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E838" s="0" t="s">
+        <x:v>968</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="839" spans="1:5">
+      <x:c r="A839" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B839" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C839" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D839" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E839" s="0" t="s">
+        <x:v>969</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="840" spans="1:5">
+      <x:c r="A840" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B840" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C840" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D840" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E840" s="0" t="s">
+        <x:v>969</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="841" spans="1:5">
+      <x:c r="A841" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B841" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C841" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D841" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E841" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="842" spans="1:5">
+      <x:c r="A842" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B842" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C842" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D842" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E842" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="843" spans="1:5">
+      <x:c r="A843" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B843" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C843" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D843" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E843" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="844" spans="1:5">
+      <x:c r="A844" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B844" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C844" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D844" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E844" s="0" t="s">
+        <x:v>972</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="845" spans="1:5">
+      <x:c r="A845" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B845" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C845" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D845" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E845" s="0" t="s">
+        <x:v>973</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="846" spans="1:5">
+      <x:c r="A846" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B846" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C846" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D846" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E846" s="0" t="s">
+        <x:v>974</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="847" spans="1:5">
+      <x:c r="A847" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B847" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C847" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D847" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E847" s="0" t="s">
+        <x:v>975</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="848" spans="1:5">
+      <x:c r="A848" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B848" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C848" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D848" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E848" s="0" t="s">
+        <x:v>976</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="849" spans="1:5">
+      <x:c r="A849" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B849" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C849" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D849" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E849" s="0" t="s">
+        <x:v>977</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="850" spans="1:5">
+      <x:c r="A850" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B850" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C850" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D850" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E850" s="0" t="s">
+        <x:v>978</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="851" spans="1:5">
+      <x:c r="A851" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B851" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C851" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D851" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E851" s="0" t="s">
+        <x:v>979</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="852" spans="1:5">
+      <x:c r="A852" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B852" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C852" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D852" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E852" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="853" spans="1:5">
+      <x:c r="A853" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B853" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C853" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D853" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E853" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="854" spans="1:5">
+      <x:c r="A854" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B854" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C854" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D854" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E854" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="855" spans="1:5">
+      <x:c r="A855" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B855" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C855" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D855" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E855" s="0" t="s">
+        <x:v>982</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="856" spans="1:5">
+      <x:c r="A856" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B856" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C856" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D856" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E856" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="857" spans="1:5">
+      <x:c r="A857" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B857" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C857" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D857" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E857" s="0" t="s">
+        <x:v>983</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="858" spans="1:5">
+      <x:c r="A858" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B858" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C858" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D858" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E858" s="0" t="s">
+        <x:v>983</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="859" spans="1:5">
+      <x:c r="A859" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B859" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C859" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D859" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E859" s="0" t="s">
+        <x:v>984</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="860" spans="1:5">
+      <x:c r="A860" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B860" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C860" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D860" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E860" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="861" spans="1:5">
+      <x:c r="A861" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B861" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C861" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D861" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E861" s="0" t="s">
+        <x:v>983</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="862" spans="1:5">
+      <x:c r="A862" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B862" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C862" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D862" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E862" s="0" t="s">
+        <x:v>985</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="863" spans="1:5">
+      <x:c r="A863" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B863" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C863" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D863" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E863" s="0" t="s">
+        <x:v>986</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="864" spans="1:5">
+      <x:c r="A864" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B864" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C864" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D864" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E864" s="0" t="s">
+        <x:v>987</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="865" spans="1:5">
+      <x:c r="A865" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B865" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C865" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D865" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E865" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="866" spans="1:5">
+      <x:c r="A866" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B866" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C866" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D866" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E866" s="0" t="s">
+        <x:v>989</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="867" spans="1:5">
+      <x:c r="A867" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B867" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C867" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D867" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E867" s="0" t="s">
+        <x:v>990</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="868" spans="1:5">
+      <x:c r="A868" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B868" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C868" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D868" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E868" s="0" t="s">
+        <x:v>991</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="869" spans="1:5">
+      <x:c r="A869" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B869" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C869" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D869" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E869" s="0" t="s">
+        <x:v>992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="870" spans="1:5">
+      <x:c r="A870" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B870" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C870" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D870" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E870" s="0" t="s">
+        <x:v>993</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="871" spans="1:5">
+      <x:c r="A871" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B871" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C871" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D871" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E871" s="0" t="s">
+        <x:v>994</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="872" spans="1:5">
+      <x:c r="A872" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B872" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C872" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D872" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E872" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="873" spans="1:5">
+      <x:c r="A873" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B873" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C873" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D873" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E873" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="874" spans="1:5">
+      <x:c r="A874" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B874" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C874" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D874" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E874" s="0" t="s">
+        <x:v>997</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="875" spans="1:5">
+      <x:c r="A875" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B875" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C875" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D875" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E875" s="0" t="s">
+        <x:v>998</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="876" spans="1:5">
+      <x:c r="A876" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B876" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C876" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D876" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E876" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="877" spans="1:5">
+      <x:c r="A877" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B877" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C877" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D877" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E877" s="0" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="878" spans="1:5">
+      <x:c r="A878" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B878" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C878" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D878" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E878" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="879" spans="1:5">
+      <x:c r="A879" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B879" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C879" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D879" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E879" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="880" spans="1:5">
+      <x:c r="A880" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B880" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C880" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D880" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E880" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="881" spans="1:5">
+      <x:c r="A881" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B881" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C881" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D881" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E881" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="882" spans="1:5">
+      <x:c r="A882" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B882" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C882" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D882" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E882" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="883" spans="1:5">
+      <x:c r="A883" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B883" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C883" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D883" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E883" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="884" spans="1:5">
+      <x:c r="A884" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B884" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C884" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D884" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E884" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="885" spans="1:5">
+      <x:c r="A885" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B885" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C885" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D885" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E885" s="0" t="s">
+        <x:v>984</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="886" spans="1:5">
+      <x:c r="A886" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B886" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C886" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D886" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E886" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="887" spans="1:5">
+      <x:c r="A887" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B887" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C887" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D887" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E887" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="888" spans="1:5">
+      <x:c r="A888" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B888" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C888" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D888" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E888" s="0" t="s">
+        <x:v>985</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="889" spans="1:5">
+      <x:c r="A889" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B889" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C889" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D889" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E889" s="0" t="s">
+        <x:v>986</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="890" spans="1:5">
+      <x:c r="A890" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B890" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C890" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D890" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E890" s="0" t="s">
+        <x:v>987</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="891" spans="1:5">
+      <x:c r="A891" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B891" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C891" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D891" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E891" s="0" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="892" spans="1:5">
+      <x:c r="A892" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B892" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C892" s="0" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D892" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E892" s="0" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="893" spans="1:5">
+      <x:c r="A893" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B893" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C893" s="0" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D893" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E893" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="894" spans="1:5">
+      <x:c r="A894" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B894" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C894" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D894" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E894" s="0" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="895" spans="1:5">
+      <x:c r="A895" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B895" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C895" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D895" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E895" s="0" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="896" spans="1:5">
+      <x:c r="A896" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B896" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C896" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D896" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E896" s="0" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="897" spans="1:5">
+      <x:c r="A897" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B897" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C897" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D897" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E897" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="898" spans="1:5">
+      <x:c r="A898" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B898" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C898" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D898" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E898" s="0" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="899" spans="1:5">
+      <x:c r="A899" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B899" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C899" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D899" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E899" s="0" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="900" spans="1:5">
+      <x:c r="A900" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B900" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C900" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D900" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E900" s="0" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="901" spans="1:5">
+      <x:c r="A901" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B901" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C901" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D901" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E901" s="0" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="902" spans="1:5">
+      <x:c r="A902" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B902" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C902" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D902" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E902" s="0" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="903" spans="1:5">
+      <x:c r="A903" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B903" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C903" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D903" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E903" s="0" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="904" spans="1:5">
+      <x:c r="A904" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B904" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C904" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D904" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E904" s="0" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="905" spans="1:5">
+      <x:c r="A905" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B905" s="0" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C905" s="0" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D905" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E905" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="906" spans="1:5">
+      <x:c r="A906" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B906" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C906" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D906" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E906" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="907" spans="1:5">
+      <x:c r="A907" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B907" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C907" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D907" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E907" s="0" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="908" spans="1:5">
+      <x:c r="A908" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B908" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C908" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D908" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E908" s="0" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="909" spans="1:5">
+      <x:c r="A909" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B909" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C909" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D909" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E909" s="0" t="s">
+        <x:v>728</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="910" spans="1:5">
+      <x:c r="A910" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B910" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C910" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D910" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E910" s="0" t="s">
+        <x:v>728</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="911" spans="1:5">
+      <x:c r="A911" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B911" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C911" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D911" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E911" s="0" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="912" spans="1:5">
+      <x:c r="A912" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B912" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C912" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D912" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E912" s="0" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="913" spans="1:5">
+      <x:c r="A913" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B913" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C913" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D913" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E913" s="0" t="s">
+        <x:v>984</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="914" spans="1:5">
+      <x:c r="A914" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B914" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C914" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D914" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E914" s="0" t="s">
+        <x:v>984</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="915" spans="1:5">
+      <x:c r="A915" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B915" s="0" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="C915" s="0" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D915" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E915" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="916" spans="1:5">
+      <x:c r="A916" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B916" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C916" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D916" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E916" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="917" spans="1:5">
+      <x:c r="A917" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B917" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C917" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D917" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E917" s="0" t="s">
+        <x:v>985</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="918" spans="1:5">
+      <x:c r="A918" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B918" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C918" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D918" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E918" s="0" t="s">
+        <x:v>986</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="919" spans="1:5">
+      <x:c r="A919" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B919" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C919" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D919" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E919" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="920" spans="1:5">
+      <x:c r="A920" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B920" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C920" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D920" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E920" s="0" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="921" spans="1:5">
+      <x:c r="A921" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B921" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C921" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D921" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E921" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="922" spans="1:5">
+      <x:c r="A922" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B922" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C922" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D922" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E922" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="923" spans="1:5">
+      <x:c r="A923" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B923" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C923" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D923" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E923" s="0" t="s">
+        <x:v>987</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="924" spans="1:5">
+      <x:c r="A924" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B924" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C924" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D924" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E924" s="0" t="s">
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Варијабли</vt:lpstr>
       <vt:lpstr>Варијабли!Print_Area</vt:lpstr>
       <vt:lpstr>Варијабли!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>