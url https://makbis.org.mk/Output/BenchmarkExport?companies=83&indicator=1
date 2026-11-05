--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6b54f5e205472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e3f0ac7d63247a988cc2104a9e165e6.psmdcp" Id="R01458d680c1a45de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5229154fa137486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aded4d017da4e198fd7349b761d85f4.psmdcp" Id="R594c298514844f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Бенчмарк" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Мапирање на мрежата за водоснабдување</x:t>
   </x:si>
   <x:si>
     <x:t>Единица: %</x:t>
   </x:si>
   <x:si>
@@ -47,50 +47,56 @@
     <x:t>Дефиниција: (должина на мрежа за ВС прикажана во ГИС)/(вкупна должина на мрежа за ВС)*100</x:t>
   </x:si>
   <x:si>
     <x:t>ЈКП</x:t>
   </x:si>
   <x:si>
     <x:t>Општина</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2022 ранг %</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2023 ранг %</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2024 ранг %</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 ранг %</x:t>
   </x:si>
   <x:si>
     <x:t>ЈКП Сарај - Сарај</x:t>
   </x:si>
   <x:si>
     <x:t>Сарај</x:t>
   </x:si>
   <x:si>
     <x:t>—</x:t>
   </x:si>
   <x:si>
     <x:t>Најслабо во групата</x:t>
   </x:si>
   <x:si>
     <x:t>Долен квартил (Q1)</x:t>
   </x:si>
   <x:si>
     <x:t>Медијана</x:t>
   </x:si>
   <x:si>
     <x:t>Горен квартил (Q3)</x:t>
   </x:si>
   <x:si>
     <x:t>Најдобро во групата</x:t>
   </x:si>
@@ -457,225 +463,257 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H15"/>
+  <x:dimension ref="A1:J15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="92.282054" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="9.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="11.567768" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="6.567768" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="7.853482" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.567768" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="4.996339" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="11.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:8" s="1" customFormat="1">
+    <x:row r="1" spans="1:10" s="1" customFormat="1">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="2" spans="1:8">
+    <x:row r="2" spans="1:10">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:8">
+    <x:row r="3" spans="1:10">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:8">
+    <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:8">
+    <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:8" s="2" customFormat="1">
+    <x:row r="7" spans="1:10" s="2" customFormat="1">
       <x:c r="A7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H7" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:8">
+      <x:c r="I7" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="J7" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>15</x:v>
-[...2 lines deleted...]
-    <x:row r="10" spans="1:8">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="0">
         <x:v>8.74</x:v>
       </x:c>
       <x:c r="E10" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:8">
+      <x:c r="I10" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C11" s="0">
         <x:v>29.685</x:v>
       </x:c>
       <x:c r="E11" s="0">
-        <x:v>4.37</x:v>
+        <x:v>6.555</x:v>
       </x:c>
       <x:c r="G11" s="0">
-        <x:v>4.37</x:v>
-[...2 lines deleted...]
-    <x:row r="12" spans="1:8">
+        <x:v>6.555</x:v>
+      </x:c>
+      <x:c r="I11" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C12" s="0">
         <x:v>50.63</x:v>
       </x:c>
       <x:c r="E12" s="0">
-        <x:v>8.74</x:v>
+        <x:v>51.615</x:v>
       </x:c>
       <x:c r="G12" s="0">
-        <x:v>8.74</x:v>
-[...2 lines deleted...]
-    <x:row r="13" spans="1:8">
+        <x:v>52.41</x:v>
+      </x:c>
+      <x:c r="I12" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C13" s="0">
         <x:v>71.575</x:v>
       </x:c>
       <x:c r="E13" s="0">
-        <x:v>51.615</x:v>
+        <x:v>95.8675</x:v>
       </x:c>
       <x:c r="G13" s="0">
-        <x:v>52.41</x:v>
-[...2 lines deleted...]
-    <x:row r="14" spans="1:8">
+        <x:v>97.06</x:v>
+      </x:c>
+      <x:c r="I13" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="0">
         <x:v>92.52</x:v>
       </x:c>
       <x:c r="E14" s="0">
-        <x:v>94.49</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G14" s="0">
-        <x:v>96.08</x:v>
-[...2 lines deleted...]
-    <x:row r="15" spans="1:8">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="I14" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C15" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E15" s="0">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G15" s="0">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="I15" s="0">
+        <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Бенчмарк</vt:lpstr>
       <vt:lpstr>Бенчмарк!Print_Area</vt:lpstr>
       <vt:lpstr>Бенчмарк!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>